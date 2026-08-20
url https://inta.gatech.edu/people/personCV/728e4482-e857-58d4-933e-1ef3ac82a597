--- v0 (2025-12-05)
+++ v1 (2026-08-20)
@@ -1,6133 +1,7059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A3547AC" w14:textId="65D3A4FA" w:rsidR="005D5514" w:rsidRDefault="000F6245" w:rsidP="000F6245">
+    <w:p w14:paraId="381F6F3D" w14:textId="78DDE79C" w:rsidR="00DC0776" w:rsidRPr="00E413CA" w:rsidRDefault="00624DD7">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DAYANA ALAGIROVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FB56EC" w14:textId="69597718" w:rsidR="00DC0776" w:rsidRPr="00F37F18" w:rsidRDefault="00000000" w:rsidP="00491DFF">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>+1 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4438D" w:rsidRPr="00E413CA">
+        <w:t>404</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4438D" w:rsidRPr="00E413CA">
+        <w:t>203</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4438D" w:rsidRPr="00E413CA">
+        <w:t>3929</w:t>
+      </w:r>
+      <w:r w:rsidR="00825B89" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> | </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00825B89" w:rsidRPr="00E413CA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>dayana.alagirova@gatech.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00825B89" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> | ORCID 0000-0001-8599-7900 | LinkedIn </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.linkedin.com/in/dayana-alagirova</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> | Atlanta, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F18">
+        <w:t xml:space="preserve">GA, </w:t>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:t>US</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F18">
+        <w:t>A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABF8D93" w14:textId="668AE30B" w:rsidR="00E413CA" w:rsidRPr="00F37F18" w:rsidRDefault="00F37F18" w:rsidP="00E413CA">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37F18">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Space security researcher and PhD candidate specializing in space security, strategic stability, space governance, and the long-term sustainability of space activities. Currently lead the research function of a space policy research </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F37F18">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F37F18">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, with experience producing peer-reviewed and policy research in English and Russian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D425474" w14:textId="77777777" w:rsidR="00DC0776" w:rsidRPr="00E413CA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="0"/>
-      </w:pPr>
+        <w:spacing w:before="37"/>
+        <w:ind w:right="348"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4940BC" w14:textId="17836E50" w:rsidR="00663D88" w:rsidRPr="00E413CA" w:rsidRDefault="00000000" w:rsidP="00491DFF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8117"/>
+          <w:tab w:val="left" w:pos="8888"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:right="364"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">PhD in International Affairs, Science and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technology, </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidR="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Georgia Institute of Technology,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve">Atlanta, Georgia </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Focus: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve">International </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4438D" w:rsidRPr="00E413CA">
+        <w:t>Affairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4438D" w:rsidRPr="00E413CA">
+        <w:t>Space Security, Scenario Writing and Forecasting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014AE445" w14:textId="48DA0CE2" w:rsidR="00491DFF" w:rsidRPr="00E413CA" w:rsidRDefault="00491DFF" w:rsidP="00491DFF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8117"/>
+          <w:tab w:val="left" w:pos="8888"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:right="364"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>Advisor: Dr. Margaret E. Kosal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AED33D" w14:textId="461019A8" w:rsidR="00DC0776" w:rsidRPr="00E413CA" w:rsidRDefault="00E4438D" w:rsidP="00491DFF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8117"/>
+          <w:tab w:val="left" w:pos="8888"/>
+        </w:tabs>
+        <w:spacing w:before="40"/>
+        <w:ind w:right="364"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Engineering Space Policy Lab Observer under supervision of Dr. Thomas Gonzalez Roberts</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4EF2" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F18">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:t>October</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F18">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F18" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F18" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F18" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EA909E" w14:textId="77777777" w:rsidR="00DC0776" w:rsidRPr="00E413CA" w:rsidRDefault="00DC0776" w:rsidP="009D4EF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="32"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EBAE5D9" w14:textId="50CD194E" w:rsidR="00DC0776" w:rsidRPr="00E413CA" w:rsidRDefault="00000000" w:rsidP="009D4EF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7692"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="244" w:lineRule="exact"/>
+        <w:ind w:right="352"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Master of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4438D" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Security                                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>Aug</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>December</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E4438D" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Georgia Institute of Technology,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4438D" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4438D" w:rsidRPr="00E413CA">
+        <w:t>Atlanta, Georgia</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2459F" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4310979D" w14:textId="1C0C1783" w:rsidR="00DC0776" w:rsidRPr="00E413CA" w:rsidRDefault="00B2459F" w:rsidP="009D4EF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9168"/>
+        </w:tabs>
+        <w:spacing w:line="244" w:lineRule="exact"/>
+        <w:ind w:right="373"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve">Recipient of Fulbright Scholarship; Fulbright Russia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r w:rsidR="0060739F" w:rsidRPr="00E413CA">
+        <w:t>me</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E953D72" w14:textId="77777777" w:rsidR="00DC0776" w:rsidRPr="00E413CA" w:rsidRDefault="00DC0776" w:rsidP="009D4EF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E632F54" w14:textId="7AECA48F" w:rsidR="00DC0776" w:rsidRPr="00E413CA" w:rsidRDefault="00B2459F" w:rsidP="009D4EF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7959"/>
+        </w:tabs>
+        <w:spacing w:line="232" w:lineRule="auto"/>
+        <w:ind w:right="353"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bachelor of Arts, </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve">International Relations                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00E413CA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">MGIMO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve">Moscow, Russia                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:t>Minor in English and Danish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3464F917" w14:textId="77777777" w:rsidR="0060739F" w:rsidRPr="00E413CA" w:rsidRDefault="00000000" w:rsidP="009D4EF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thesis: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2459F" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Evolution of U.S. Approaches to Outer Space Regulation in the Context of Space Militarization Risks (2001–2021)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF4A8E6" w14:textId="77777777" w:rsidR="0060739F" w:rsidRPr="00E413CA" w:rsidRDefault="0060739F" w:rsidP="009D4EF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="324766E3" w14:textId="52D88E68" w:rsidR="0060739F" w:rsidRPr="00E413CA" w:rsidRDefault="0060739F" w:rsidP="009D4EF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primakov National Research Institute </w:t>
+      </w:r>
+      <w:r w:rsidR="0061737C" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of World Economy and International Relations (IMEMO </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RAS)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0061737C" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0061737C" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>May</w:t>
+      </w:r>
+      <w:r w:rsidR="00E413CA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4EF2" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4EF2" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>June 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4444D0A5" w14:textId="673DB52C" w:rsidR="00DC0776" w:rsidRDefault="0060739F" w:rsidP="009D4EF2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Certificate in Strategic Aspects of International Security</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B23554" w14:textId="15D15FE5" w:rsidR="0060739F" w:rsidRPr="00E413CA" w:rsidRDefault="0060739F" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PROFESSIONAL EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FA9927" w14:textId="03B84543" w:rsidR="00367F40" w:rsidRPr="00E413CA" w:rsidRDefault="00491DFF" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Head of Research </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009D759A" w:rsidRPr="009D759A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F37F18">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aug</w:t>
+      </w:r>
+      <w:r w:rsidR="00367F40" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 – Present </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D24FED" w14:textId="2FDA1775" w:rsidR="00367F40" w:rsidRPr="00E413CA" w:rsidRDefault="00367F40" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F18">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>governmental Research Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Space Economy and Policy” (SEP), Moscow/Remote, Russia</w:t>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Promoted from Lead Analyst, Strategic Space Policy Division</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5A16">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F18">
+        <w:t>March–August 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A84BE1B" w14:textId="5BEEE37C" w:rsidR="00F37F18" w:rsidRDefault="00491DFF" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A16">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Built</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>organisation’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F18">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>division</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the ground up for a team of four, establishing a six-stage production cycle</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F18">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>editorial standards, external peer review for flagship outputs</w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F18">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and research papers, reports, briefs in outer space affairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, and bilingual publication in Russian and English.</w:t>
+      </w:r>
+      <w:r w:rsidR="00002116" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6C0B45" w14:textId="31E1B25F" w:rsidR="00491DFF" w:rsidRPr="00E413CA" w:rsidRDefault="00491DFF" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A16">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Designed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and now run the systematic tracking of research impact: four working registers covering the publication plan, monitoring sources, dissemination and external citations, and a cumulative glossary, with monthly reporting on results, indicators and risks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F9269D" w14:textId="71A84E8C" w:rsidR="00491DFF" w:rsidRPr="00E413CA" w:rsidRDefault="00F37F18" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1394">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Set</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...82 lines deleted...]
-        </mc:AlternateContent>
+        <w:t xml:space="preserve"> the research agenda across five thematic series in space security, space sustainability, space governance and law, including space debris and space situational awareness, space traffic management, private space activity, comparative space law, and emerging applications of AI </w:t>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">across </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Russia, and more in general Europe, Africa, Asia, Americas s</w:t>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>tates</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regionally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5ACBB3" w14:textId="45E5641B" w:rsidR="00BF1394" w:rsidRPr="00BF1394" w:rsidRDefault="00BF1394" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1394">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Developed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and manage a five-output research and publication pipeline for H2 2026, including a policy brief on orbital sustainability, an annual review of Russian space activity, a strategic-seminar report, and the analytical foundation for a Space Economy Strategy Concept.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5A16">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D62797" w14:textId="3711E370" w:rsidR="00491DFF" w:rsidRPr="00E413CA" w:rsidRDefault="00BF1394" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1394">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Led</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> development of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>organisation’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2026–2031 strategy, conducting market and competitor analysis and designing the product portfolio, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>organisational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> architecture, performance metrics, revenue scenarios, governance model, and implementation roadmap; recommendations were approved by the director</w:t>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E9CDAB" w14:textId="37781795" w:rsidR="00491DFF" w:rsidRPr="00E413CA" w:rsidRDefault="0060739F" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Director of Space Policy and Advocacy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF1394">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF1394">
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1394">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E413CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:t>–</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00491DFF" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve">Jan 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C57630" w14:textId="5DF2A64C" w:rsidR="00491DFF" w:rsidRPr="00E413CA" w:rsidRDefault="00491DFF" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Non-Profit Organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0060739F" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AstroAid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0060739F" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Foundation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Remote</w:t>
+      </w:r>
+      <w:r w:rsidR="0060739F" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441EB1FC" w14:textId="7EF3125F" w:rsidR="0060739F" w:rsidRPr="00E413CA" w:rsidRDefault="00491DFF" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Promoted from Space Policy Analyst (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1394">
+        <w:t>November 2024 – June 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0060739F" w:rsidRPr="00E413CA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0060739F" w:rsidRPr="00E413CA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B3F4FD" w14:textId="77777777" w:rsidR="00BF1394" w:rsidRDefault="00BF1394" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1394">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Led</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> institutional strategy on space governance and satellite-enabled healthcare policy, managing a five-person research and policy team responsible for regulatory analysis, policy development, and multilateral engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FDFF98" w14:textId="7E2186C5" w:rsidR="00002116" w:rsidRPr="00E413CA" w:rsidRDefault="00002116" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1394">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Designed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> and launched the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>SpaceTech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD5A16">
+        <w:t xml:space="preserve"> for Humanity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> Virtual Forum</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1394">
+        <w:t>, convening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> 15 speakers and 117 participants from 16 countries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113A4F90" w14:textId="3518B755" w:rsidR="00002116" w:rsidRDefault="00002116" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1394">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Authored</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> 2 policy briefs for NGO, multilateral and industry audiences, and established 5 cross-sector partnerships across space technology, global health and development policy.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE49BE1" w14:textId="3C1E38CE" w:rsidR="00E413CA" w:rsidRDefault="00E413CA" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Content Creator,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1394">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Independent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Security Communications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BF1394">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">      EDUCATION</w:t>
-      </w:r>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4D4D0C" w14:textId="64B156C2" w:rsidR="00E413CA" w:rsidRDefault="00E413CA" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+      </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Madame </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00052A1B">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>curité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (@madamsecurite) and independent platform (@dayanalagirova), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFAD585" w14:textId="6C5BD6D3" w:rsidR="00E413CA" w:rsidRDefault="00E413CA" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Instagram (Meta) and Telegram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646D4C0A" w14:textId="6A9C27E0" w:rsidR="00E413CA" w:rsidRPr="00E413CA" w:rsidRDefault="00E413CA" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1394">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Produce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1394">
+        <w:t xml:space="preserve">bilingual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>research-driven content on international security and space policy in English and Russian, translating academic analysis into infographics, visual explainers and short-form video for audience</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1394">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> across Instagram and Telegram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500B13BE" w14:textId="4C4C45ED" w:rsidR="00E413CA" w:rsidRPr="00E413CA" w:rsidRDefault="00E413CA" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1394">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all visual content in Canva, including infographic series</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1394">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and graphic-design content</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, and independently edit short-form video for Reels and Telegram</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1394">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Threads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> posts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046F5555" w14:textId="046EB398" w:rsidR="00E413CA" w:rsidRPr="00E413CA" w:rsidRDefault="00E413CA" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1394">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Grew</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a combined audience across both platforms to 4,000+ followers and generated 100,000+ content views in a 30-day period</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1394">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1394">
+        <w:t>through organic content growth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D72909A" w14:textId="77777777" w:rsidR="00E413CA" w:rsidRPr="00E413CA" w:rsidRDefault="00E413CA" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8148"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Graduate Research Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-        <w:ind w:left="0"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E413CA">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">2023 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F224102" w14:textId="77777777" w:rsidR="00E413CA" w:rsidRDefault="00E413CA" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8148"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Georgia Institute of Technology,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve">Atlanta, </w:t>
+      </w:r>
       <w:r>
-        <w:t>PhD in International Affairs, Science and Technology, Sam</w:t>
+        <w:t>U.S.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B145063" w14:textId="4121E9AD" w:rsidR="00BF1394" w:rsidRPr="00E413CA" w:rsidRDefault="00BF1394" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8148"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1394">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Developed</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> a perception-driven escalation framework and purpose-built dataset covering 45 space-security incidents and 50 state responses, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>analysing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> how actor identity, transparency and notification, and geopolitical context shape threat perception and escalation.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B95A6C" w:rsidRPr="00B95A6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Presented</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C">
+        <w:t xml:space="preserve"> the work at AIAA ASCEND 2026 and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C" w:rsidRPr="00B95A6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>published</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C">
+        <w:t xml:space="preserve"> a conference paper (see list of publications). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3024B422" w14:textId="01E71B5B" w:rsidR="00E413CA" w:rsidRPr="00E413CA" w:rsidRDefault="00E413CA" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF1394">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Conduct</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1394" w:rsidRPr="00BF1394">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> research</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C">
+        <w:t xml:space="preserve"> tasks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> on space security, sanctions policy and strategic stability under Dr. Stulberg and Dr. Kosal, contributing project design, literature </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C">
+        <w:t xml:space="preserve">review and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>synthesis and analytical modelling</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C">
+        <w:t>, creating taxonomies, combining methods and data and text analysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C" w:rsidRPr="00B95A6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Led</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C">
+        <w:t xml:space="preserve"> to a working paper with Dr Kosal (see list of publications) and a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C" w:rsidRPr="00B95A6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B95A6C" w:rsidRPr="00E413CA">
+        <w:t>RuBase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B95A6C" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> project with The Hague Centre for Strategic Studies, feeding the study </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C" w:rsidRPr="00E413CA">
+        <w:t>Putin</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C" w:rsidRPr="00E413CA">
+        <w:t>s Red Lines: Does He Mean What We Think We Heard?</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A6C">
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4899F13F" w14:textId="634612FF" w:rsidR="00E413CA" w:rsidRDefault="00B95A6C" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B95A6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Analysed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t>Nunn School</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> interoperability, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:t>signalling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, and governance challenges in cislunar Positioning, Navigation, Timing and Communications (PNT-C) systems as part of a Minerva-funded research project with Dr. Mariel Borowitz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E857173" w14:textId="4E81FFB8" w:rsidR="00B95A6C" w:rsidRPr="00B95A6C" w:rsidRDefault="002E4317" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Produced</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 5+ analytical reports on international security, geopolitical risk, and space security based on review and synthesis of 50+ academic and policy sources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4317">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B95A6C">
+        <w:t>under Dr. Lincoln Hines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECCE4FD" w14:textId="77777777" w:rsidR="00052A1B" w:rsidRPr="00E413CA" w:rsidRDefault="00052A1B" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8506"/>
+        </w:tabs>
+        <w:spacing w:line="246" w:lineRule="exact"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Community Chairperson Kabardino-Balkarian Society, MGIMO, Moscow, Russia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jan 2020 – Dec 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008F9CBF" w14:textId="77777777" w:rsidR="00B95A6C" w:rsidRDefault="00B95A6C" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Led</w:t>
+      </w:r>
       <w:r>
-        <w:t>of</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> a 145-member university community with a 10-person </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-          <w:spacing w:val="-1"/>
+        <w:t>organising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> team; delivered major public events including a 1,500+ participant cultural festival with 60 VIP diplomatic and government guests and a 300+ participant centennial forum with 13 high-profile speakers; with and without budget; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4317">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Led</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a social media account </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00EF7C91">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>https://www.instagram.com/mgimo.kbr/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the community. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526EFB96" w14:textId="796DB397" w:rsidR="00B95A6C" w:rsidRDefault="00B95A6C" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Received</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> formal recognition </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">by the Head of Kabardino-Balkaria Republic Kazbek Kokov and the President of MGIMO University Anatoly </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Torkunov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223B017A" w14:textId="15C4066B" w:rsidR="00964F11" w:rsidRPr="00E413CA" w:rsidRDefault="000670EB" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Political Analyst</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Institute for International Studies, MGIMO</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>April</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>Oct</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0505DF22" w14:textId="77777777" w:rsidR="000670EB" w:rsidRPr="00E413CA" w:rsidRDefault="000670EB" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Built</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> dataset of 4,900+ protest events (2018–2021) using open-source and media analytics tools. Led semantic clustering and content analysis project with a team of 10 analysts. Co-authored peer-reviewed publication in Problems of Post-Communism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799F7670" w14:textId="63E2C142" w:rsidR="00964F11" w:rsidRPr="00E413CA" w:rsidRDefault="000670EB" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Intern</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Federal Agency Rossotrudnichestvo</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00663D88" w:rsidRPr="00E413CA">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5A16">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>July</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00964F11" w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B840E63" w14:textId="63CF215D" w:rsidR="00E413CA" w:rsidRPr="00E413CA" w:rsidRDefault="000670EB" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="351"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Prepared</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> analytical briefs on humanitarian and international cooperation programs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Drafted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> institutional correspondence and investor-facing materials. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Coordinated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> interagency communications with ministries and foreign offices. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E4317">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Streamlined</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E413CA">
+        <w:t xml:space="preserve"> document workflows through template standardization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3989B4FF" w14:textId="3CAD458E" w:rsidR="00DC0776" w:rsidRPr="00DD5A16" w:rsidRDefault="00000000" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:ind w:right="356"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5A16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>LANGUAGES</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5A16" w:rsidRPr="00DD5A16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5A16">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5A16" w:rsidRPr="00E413CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SKILLS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D1D47A" w14:textId="1CD11F0B" w:rsidR="00B95A6C" w:rsidRDefault="00B95A6C" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:ind w:right="356"/>
+      </w:pPr>
       <w:r>
-        <w:t>International</w:t>
-[...58 lines deleted...]
-      <w:r w:rsidRPr="00482AB1">
+        <w:t xml:space="preserve">Russian (native); English (professional proficiency); Danish (intermediate); French (basic); Arabic (basic) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA57B9F" w14:textId="77777777" w:rsidR="00B95A6C" w:rsidRDefault="00B95A6C" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Aug</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00482AB1">
+      </w:pPr>
+      <w:r w:rsidRPr="00B95A6C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Research &amp; Analytical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95A6C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:spacing w:val="-2"/>
-        </w:rPr>
+        </w:rPr>
+        <w:t>content analysis, scenario analysis, forecasting, data visualization, R, Python (basic), QGIS, Tableau</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B95A6C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Digital Communications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00482AB1">
+      <w:r w:rsidRPr="00B95A6C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
+        <w:t>Canva, infographic design, visual storytelling, short-form video editing, bilingual social-media content</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119EC576" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F3B57"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="120"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Peer-Reviewed Articles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1309FA77" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Alagirova, D. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>forthcoming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not All That Glitters Is Gold: On the American “Dome” and the Price of Silence. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Russia in Global Affairs (Rossiya v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Global’noy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Politike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>), no. 5 (2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DA5C5C" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Hines, R. L., Rubin, L., and Alagirova, D. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Choosing Orbits: China’s Space Diplomacy in the Middle East. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texas National Security Review, vol. 9, no. 3 (Summer 2026). DOI: 10.1353/tns.00039. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00AB7887">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>https://tnsr.org/2026/07/choosing-orbits-chinas-space-diplomacy-in-the-middle-east/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5415E094" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alagirova, D. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orbits of War: The Space Component of the Israel–Iran Conflict. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Russia in Global Affairs (Rossiya v </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Global’noy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Politike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), 23(5), pp. 210–222. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00AB7887">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>https://globalaffairs.ru/articles/orbity-vojny-alagirova/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66557F95" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tokarev, A., Boiko, M., Margoev, A., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Prikhodchenko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A., Kozlova, Y., Zakharova, O., Kuznetsov, E., and Alagirova, D. (2023). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantitative Analysis of Russian Protests: Regional Authorities and Regions of Authority (2018–2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Problems of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Post-Communism</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00AB7887">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1080/10758216.2023.2224567</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="790C590F" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F3B57"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="120"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conference Papers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C17DCC" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alagirova, D. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Perception-Driven Escalation in Space Security: Frameworks and Policy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASCEND 2026, American Institute of Aeronautics and Astronautics. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00AB7887">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.2514/6.2026-3064</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F03E3C9" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alagirova, D. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Space as a New Arena of International Competition: The Role of Russia and the CIS Countries in the Emerging Security Architecture of Cislunar Space. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Gromyko Conference for Young Professionals. Award recipient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13466659" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alagirova, D. (2025). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Religious Factor of Instability in the North Caucasus Federal District: Challenges and Governance Approaches. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Invited presentation, closed situational-analytical session “Threats of the Future: New and Old Spaces of Confrontation,” Council on Foreign and Defense Policy, Moscow.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED10D05" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alagirova, D. (2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Militarization of Space as a Factor of Changing the Balance of Strategic Stability. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings of the International Youth Scientific Forum “Lomonosov-2021,” Moscow: MAKS Press. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ISBN 978-5-317-06593-5. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00AB7887">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:lang w:val="da-DK"/>
+          </w:rPr>
+          <w:t>https://lomonosov-msu.ru/archive/Lomonosov_2021/data/22066/129868_uid567847report.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="04ED447F" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alagirova, D. (2021). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Russian Space Exploration: Peaceful Development and Militarization of Outer Space as a Factor in Changing the Balance of Strategic Stability. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In: Youth and the World of Politics: Borders of the Possible. Proceedings of the VI All-Russian Forum of Young Political Scientists, Moscow: RUSAINS, p. 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D698126" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F3B57"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="120"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Working Papers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738C4D71" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alagirova, D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Lost in Translation: How “Responsible Behavior” Displaced Arms Control Vocabulary in Space Governance.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Submitted to the ISA-APSA International Security Conference 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6883E28E" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alagirova, D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Four Futures for Russia on the Moon: The Space-Nuclear Nexus as Organizing Variable. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Submitted to the ISA-APSA International Security Conference 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26976131" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alagirova, D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Governance for States, Operations for Companies: The Non-State Actor Gap in Cislunar Space. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the 18th ESSCA Space Policy Workshop, Georgia Institute of Technology, Atlanta, March 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18785518" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alagirova, D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Architect Turned Guardian: Russia’s Positional Governance Strategy in Cislunar Space.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B652759" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alagirova, D. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From Legacy to Sovereign Ambitions: The Evolution of Post-Soviet Space Programs and Their Significance for the Eurasian Space Architecture. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the International Young Scientists’ Conference on Space Research (YSC 2026), Space Research Institute of the Russian Academy of Sciences, Moscow.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A372EC" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alagirova, D., and Kosal, M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strategic Consequences of Extraterrestrial Life Discovery: An Interdisciplinary Analysis of International Politics and Security. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the ISA 2025 Annual Convention; the Nunn School Fall Seminar on Science, Technology, and International Affairs (2024); and the GT Planetary Science and Astrobiology Seminar (2024).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637CAFA8" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F3B57"/>
+        </w:pBdr>
+        <w:spacing w:before="280" w:after="120"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Commentary and Media</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416BBDC3" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alagirova, D. (2025). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Astropolitics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> After Ukraine: How Sanctions Rewired Russia’s Space Economy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The National </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Interest, 3 December 2025. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00AB7887">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>https://nationalinterest.org/blog/techland/astropolitics-after-ukraine-how-sanctions-rewired-russias-space-economy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D5BB3BC" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Override </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podcast, Episode 4 Space Wars and Digital Control. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CiVL.com, 2026. URL: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00AB7887">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:lang w:val="da-DK"/>
+          </w:rPr>
+          <w:t>https://watch.civl.com/programs/override?cid=4920779&amp;permalink=spacewarsanddigitalcontrol</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220B2198" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SELECTED CONFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20148615" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presenter, ISA/APSA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E68A081" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presenter, ASCEND 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE25CA4" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presenter, 18th ESSCA Space Policy Workshop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D08C901" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presenter, ISA Annual Convention </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2025; 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05142BDF" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presenter, Ivan Allen College Student Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E3AAE7" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presenter and Winner, Gromyko Conference for Young Professionals   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2025 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46205628" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invitee and Presenter, Situational Analysis Closed Workshop, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00482AB1">
-[...138 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">The Council for Foreign and Defense Policy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61960822" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presenter, Nunn School Fall Seminar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>on Science, Technology, and International Affairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C2E4C1" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presenter, GT Planetary Science &amp; Astrobiology Seminar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CEA93C" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invitee, Foreign Policy Meetings in Memory of V.I. Churkin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713F5CED" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presenter, International Youth Scientific Forum Lomonosov-2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DCF326" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presenter, VI All-Russian Forum of Young Political </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scientists  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0568C6CF" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presenter, International Youth Scientific Forum Lomonosov-2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">2021 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F9FAA0D" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:spacing w:after="140" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...585 lines deleted...]
-        <w:t>National Research Institute of World Economy and International Relations of the Russian Academy of Sciences" (IMEMO RAN) May 22 – June 6</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Simulations &amp; Wargaming</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4B66B3" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Scenario design (independent and collaborative), Ongoing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — developing scenario architectures around the space security incidents dataset (2000–2026); co-developed scenarios for the Gromyko competition group </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2023</w:t>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>project(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...819 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2025); designed scenarios for ongoing co-authored paper with Dr. Kosal on the strategic implications of extraterrestrial microbial life discovery(2024-Present).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AFC0CA" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0052558F">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Wargaming and Strategic Simulation coursework, Georgia Tech, 2023-Present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — completed a dedicated wargaming course; regular participation in simulation exercises in seminars led by Stulberg, McDermott, Rubin, and Jordan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F83BE1B" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Leading </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>SITAN crisis simulation (СВОП / Council on Foreign and Defense Policy), 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — participant in high-level Russian foreign policy crisis exercise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C20D88B" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SESLAN counterterrorism exercise, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2021-2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — Head of MVD (Ministry of Internal Affairs) of the republic; led negotiations with terrorist actors. SESLAN is a simulation of the 2004 Beslan school siege, developed by Dr. K.V. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0052558F">
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Asmolov</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Moscow State University). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532011F4" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Model UN, HSE (Higher School of Economics), 2021-2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — Co-Chair, UN Security Council; co-organized the committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105DA618" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Model UN, MGIMO, 2018-2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — Delegate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B9A222" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00AB7887">
+      <w:pPr>
+        <w:pStyle w:val="font-claude-response-body"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Cassiodorus History Club, 2018-2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> — participant in multi-era historical simulations; later Co-President, designing and running games on nuclear disarmament and other security topics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4757E2A6" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2558289E" w14:textId="77777777" w:rsidR="00AB7887" w:rsidRPr="00AB7887" w:rsidRDefault="00AB7887" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...271 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5716497E" w14:textId="05406EA6" w:rsidR="00DC0776" w:rsidRPr="00AB7887" w:rsidRDefault="00000000" w:rsidP="00B95A6C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Provided </w:t>
-[...1217 lines deleted...]
-        </w:numPr>
+        <w:t>VOLUNTEERING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60286DE3" w14:textId="6ACE3E7F" w:rsidR="00367F40" w:rsidRPr="00AB7887" w:rsidRDefault="00D81AFF" w:rsidP="00B95A6C">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1081"/>
+          <w:tab w:val="left" w:pos="8506"/>
         </w:tabs>
-        <w:spacing w:before="3"/>
-[...618 lines deleted...]
-      <w:type w:val="continuous"/>
+        <w:spacing w:line="246" w:lineRule="exact"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Space Generation Advisory Council</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5A16" w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DD5A16" w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DD5A16" w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aug 2025 – Present </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5A16" w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B95A6C" w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Serve as Russia’s National Point of Contact, supporting engagement between national space-community stakeholders and SGAC’s international network.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7887">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00367F40" w:rsidRPr="00AB7887" w:rsidSect="00825B89">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="738" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:chapStyle="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38C04824" w14:textId="77777777" w:rsidR="00C27B4D" w:rsidRDefault="00C27B4D">
+    <w:p w14:paraId="531CA841" w14:textId="77777777" w:rsidR="00B82E02" w:rsidRDefault="00B82E02" w:rsidP="009D4EF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60AF67DB" w14:textId="77777777" w:rsidR="00C27B4D" w:rsidRDefault="00C27B4D">
+    <w:p w14:paraId="1169D29B" w14:textId="77777777" w:rsidR="00B82E02" w:rsidRDefault="00B82E02" w:rsidP="009D4EF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Garamond">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7CBBA9B6" w14:textId="77777777" w:rsidR="005D5514" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="1877119709"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="3F59B601" w14:textId="1D47EE8C" w:rsidR="009D5C5E" w:rsidRDefault="009D5C5E" w:rsidP="00DB7F60">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="632454981"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="6B9741DB" w14:textId="51B93180" w:rsidR="009D5C5E" w:rsidRDefault="009D5C5E" w:rsidP="00DB7F60">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19D0722E" w14:textId="59EC465E" w:rsidR="009D5C5E" w:rsidRDefault="009D5C5E" w:rsidP="009D5C5E">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...152 lines deleted...]
-      </mc:AlternateContent>
+      <w:t>D. Alagirova</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E30B71">
+      <w:t xml:space="preserve"> | Curriculum Vitae | Page </w:t>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E30B71">
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r>
+      <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03865ADB" w14:textId="77777777" w:rsidR="00C27B4D" w:rsidRDefault="00C27B4D">
+    <w:p w14:paraId="4CC4956B" w14:textId="77777777" w:rsidR="00B82E02" w:rsidRDefault="00B82E02" w:rsidP="009D4EF2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54AF03AF" w14:textId="77777777" w:rsidR="00C27B4D" w:rsidRDefault="00C27B4D">
+    <w:p w14:paraId="5055BCC1" w14:textId="77777777" w:rsidR="00B82E02" w:rsidRDefault="00B82E02" w:rsidP="009D4EF2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7B031E0D" w14:textId="77777777" w:rsidR="000F6245" w:rsidRDefault="000F6245" w:rsidP="000F6245">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="230AF13B" w14:textId="4732E62E" w:rsidR="009D4EF2" w:rsidRDefault="009D4EF2" w:rsidP="009D4EF2">
     <w:pPr>
-      <w:pStyle w:val="Title"/>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-[...55 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06CD2926"/>
+    <w:nsid w:val="033A673B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8D44E742"/>
+    <w:tmpl w:val="30DE04BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08332EBC"/>
+    <w:nsid w:val="069A717C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCE4DF48"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="078A7BE9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E75E9990"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C430E0C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="466AD81C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C9F4EEA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="22800A78"/>
+    <w:tmpl w:val="5E36D6C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BD86068"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5BA2B9C8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...450 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33B45055"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="1E7D4BB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E8C2BA0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...63 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C3B5876"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="220851F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA547228"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...63 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CD610B2"/>
+    <w:nsid w:val="249B7ADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3E465942"/>
-    <w:lvl w:ilvl="0" w:tplc="9FA2B34C">
+    <w:tmpl w:val="1780E77E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1081" w:hanging="360"/>
-[...52 lines deleted...]
-      <w:lvlText w:val="•"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...48 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43D90D96"/>
+    <w:nsid w:val="2CAA2595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CEC8789A"/>
-    <w:lvl w:ilvl="0" w:tplc="3490F722">
+    <w:tmpl w:val="1E1C9DBA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1261" w:hanging="360"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="9A66AD96">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1981" w:hanging="361"/>
-[...95 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AA39B6"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="35293201"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F982B0FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...63 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D956442"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="366A462F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="77E4DFD8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...63 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65BD4040"/>
+    <w:nsid w:val="3C054184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="548CE0F8"/>
-    <w:lvl w:ilvl="0" w:tplc="4D0AD7FE">
+    <w:tmpl w:val="64DCB05C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="721" w:hanging="361"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="BCC66D5C">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1081" w:hanging="360"/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="C9EC1250">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1801" w:hanging="360"/>
-[...83 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45E82328"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1596596C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EC053A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="119293C0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56901589"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA40080E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E496B7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21F8A332"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E867F17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F2B6BBEE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6712784F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4614CA30"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D034FC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18BAEF48"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70B46BF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC981FF8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6196,174 +7122,335 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="380859263">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DB90807"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C7E7ACA"/>
+    <w:lvl w:ilvl="0" w:tplc="D12AB692">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1666392925">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1844465502">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1290163843">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="141167430">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1279990562">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1568684276">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1978105406">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1956448559">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="688145981">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1924098003">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="962543633">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="590547242">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1659457281">
+  <w:num w:numId="13" w16cid:durableId="215314227">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1185482837">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="26835456">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1740178107">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="511992575">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="884175606">
+  <w:num w:numId="18" w16cid:durableId="1197935020">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1223374338">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="19" w16cid:durableId="1399592265">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="254948071">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="20" w16cid:durableId="464466640">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="423377214">
-[...8 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1870754821">
+  <w:num w:numId="21" w16cid:durableId="1123428164">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1433238614">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="22" w16cid:durableId="440220234">
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="128"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005D5514"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00FB7EB3"/>
+    <w:rsidRoot w:val="00DC0776"/>
+    <w:rsid w:val="00002116"/>
+    <w:rsid w:val="00041387"/>
+    <w:rsid w:val="00052A1B"/>
+    <w:rsid w:val="00065670"/>
+    <w:rsid w:val="000670EB"/>
+    <w:rsid w:val="000D6630"/>
+    <w:rsid w:val="00176828"/>
+    <w:rsid w:val="002D5E40"/>
+    <w:rsid w:val="002E4317"/>
+    <w:rsid w:val="00367F40"/>
+    <w:rsid w:val="003E35F0"/>
+    <w:rsid w:val="0048692D"/>
+    <w:rsid w:val="00491DFF"/>
+    <w:rsid w:val="00546985"/>
+    <w:rsid w:val="00605D12"/>
+    <w:rsid w:val="0060739F"/>
+    <w:rsid w:val="0061737C"/>
+    <w:rsid w:val="00624DD7"/>
+    <w:rsid w:val="00663D88"/>
+    <w:rsid w:val="006804A8"/>
+    <w:rsid w:val="0073093A"/>
+    <w:rsid w:val="007469EB"/>
+    <w:rsid w:val="00825B89"/>
+    <w:rsid w:val="008C6BD6"/>
+    <w:rsid w:val="00964F11"/>
+    <w:rsid w:val="009D4263"/>
+    <w:rsid w:val="009D4EF2"/>
+    <w:rsid w:val="009D5C5E"/>
+    <w:rsid w:val="009D759A"/>
+    <w:rsid w:val="00AB0666"/>
+    <w:rsid w:val="00AB7887"/>
+    <w:rsid w:val="00B2459F"/>
+    <w:rsid w:val="00B251B8"/>
+    <w:rsid w:val="00B82E02"/>
+    <w:rsid w:val="00B95A6C"/>
+    <w:rsid w:val="00BF1394"/>
+    <w:rsid w:val="00C025DE"/>
+    <w:rsid w:val="00CF732D"/>
+    <w:rsid w:val="00D81AFF"/>
+    <w:rsid w:val="00DC0776"/>
+    <w:rsid w:val="00DD5A16"/>
+    <w:rsid w:val="00E413CA"/>
+    <w:rsid w:val="00E4438D"/>
+    <w:rsid w:val="00EF6B7E"/>
+    <w:rsid w:val="00F37F18"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2DC336F6"/>
-  <w15:docId w15:val="{589B96E8-4EB3-6C44-8A86-FB79050349CC}"/>
+  <w14:docId w14:val="715205CE"/>
+  <w15:docId w15:val="{F9C75AB1-21D4-4745-8DE4-1324DDDD6670}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6728,389 +7815,506 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="360"/>
+      <w:ind w:right="351"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="121"/>
-      <w:ind w:left="360"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001650D8"/>
+    <w:rsid w:val="00D81AFF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...21 lines deleted...]
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="1081" w:hanging="360"/>
+      <w:spacing w:before="11"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="59" w:line="321" w:lineRule="exact"/>
-      <w:ind w:left="4" w:right="1900"/>
+      <w:spacing w:before="72" w:line="265" w:lineRule="exact"/>
+      <w:ind w:right="357"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E4438D"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C674CC"/>
+    <w:rsid w:val="00D81AFF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D81AFF"/>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-    <w:name w:val="Strong"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="22"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C674CC"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D81AFF"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C674CC"/>
+    <w:rsid w:val="0073093A"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-    <w:name w:val="Emphasis"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="20"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00C674CC"/>
+    <w:rsid w:val="0073093A"/>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="font-claude-response-body">
+    <w:name w:val="font-claude-response-body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="008C6BD6"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000F6245"/>
+    <w:rsid w:val="009D4EF2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000F6245"/>
+    <w:rsid w:val="009D4EF2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000F6245"/>
+    <w:rsid w:val="009D4EF2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000F6245"/>
+    <w:rsid w:val="009D4EF2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...25 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB7EB3"/>
+    <w:rsid w:val="009D5C5E"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00825B89"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="85273960">
+    <w:div w:id="1470326">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="690762458">
+    <w:div w:id="84424384">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="997000466">
+    <w:div w:id="536552499">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="776603444">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="805702202">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="834221840">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="911353516">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="998769888">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1045716180">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1050303232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1586068100">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1620718659">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2111582659">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/abs/10.1080/10758216.2023.2224567" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rapn.ru/partner/files/1sbornik_materialov_VI_forum_molodyh_politologov_smp_%20rapn.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rapn.ru/partner/files/1sbornik_materialov_VI_forum_molodyh_politologov_" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lomonosov-msu.ru/archive/Lomonosov_2021/data/22066/129868_uid567847_report.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lomonosov-msu.ru/archive/Lomonosov_2021/data/22066/129868_uid567847_report.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.aya.n@mail.ru" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dayana.alagirova@gatech.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10758216.2023.2224567" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalaffairs.ru/articles/orbity-vojny-alagirova/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://watch.civl.com/programs/override?cid=4920779&amp;permalink=spacewarsanddigitalcontrol" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationalinterest.org/blog/techland/astropolitics-after-ukraine-how-sanctions-rewired-russias-space-economy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tnsr.org/2026/07/choosing-orbits-chinas-space-diplomacy-in-the-middle-east/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lomonosov-msu.ru/archive/Lomonosov_2021/data/22066/129868_uid567847report.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/mgimo.kbr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linkedin.com/in/dayana-alagirova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2514/6.2026-3064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7352,84 +8556,99 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BCD4782-C7F5-4A42-882D-4C1B15E91290}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7251</Characters>
+  <Pages>5</Pages>
+  <Words>2310</Words>
+  <Characters>13173</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>109</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8505</CharactersWithSpaces>
+  <CharactersWithSpaces>15453</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Kosal, Margaret E</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2024-12-12T00:00:00Z</vt:filetime>
+    <vt:filetime>2026-01-27T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Microsoft Word</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
+    <vt:filetime>2026-02-23T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2025-03-04T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">
+    <vt:lpwstr>macOS Version 26.2 (Build 25C56) Quartz PDFContext</vt:lpwstr>
   </property>
 </Properties>
 </file>